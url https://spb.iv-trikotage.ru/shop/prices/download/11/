--- v0 (2026-07-25)
+++ v1 (2026-09-20)
@@ -12,119 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="25">
   <si>
     <t>Оптовый прайс-лист</t>
   </si>
   <si>
     <t>Компания Трикотажница37.рф</t>
   </si>
   <si>
     <t>ИП Бойцов В.В. ИНН 372800229519</t>
   </si>
   <si>
     <t>тел.: +7(4932)90-11-42</t>
   </si>
   <si>
     <t>сайт: iv-trikotage.ru</t>
   </si>
   <si>
     <t>e-mail: info@iv-trikotage.ru</t>
   </si>
   <si>
     <t>Домашняя одежда</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>ЖП 024</t>
   </si>
   <si>
     <t>Пижама женская ЖП 024 (розовый+принт арбузы) 54</t>
   </si>
   <si>
-    <t>https://iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427</t>
+    <t>https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>ЖП 069</t>
   </si>
   <si>
     <t>Женская пижама ЖП 069 (мишки на горчичном) 54</t>
   </si>
   <si>
-    <t>https://iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
+    <t>https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
   </si>
   <si>
     <t>Т 380</t>
   </si>
   <si>
+    <t>Туника Т 380 (темно-синий) 42</t>
+  </si>
+  <si>
+    <t>https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/</t>
+  </si>
+  <si>
     <t>Туника Т 380 (хаки) 44</t>
   </si>
   <si>
-    <t>https://iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088</t>
+    <t>https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -498,62 +504,62 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F13"/>
+  <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="F13" sqref="F13"/>
+      <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
       <c r="E1"/>
       <c r="F1"/>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>1</v>
@@ -672,97 +678,118 @@
       </c>
       <c r="F12" s="13">
         <v>555</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" s="4">
         <v>3</v>
       </c>
       <c r="B13" s="9" t="s">
         <v>20</v>
       </c>
       <c r="C13" s="6" t="s">
         <v>21</v>
       </c>
       <c r="D13" s="5" t="s">
         <v>22</v>
       </c>
       <c r="E13" s="5" t="s">
         <v>16</v>
       </c>
       <c r="F13" s="13">
         <v>490</v>
       </c>
     </row>
+    <row r="14" spans="1:6">
+      <c r="A14" s="4">
+        <v>4</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="C14" s="6" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E14" s="5" t="s">
+        <v>16</v>
+      </c>
+      <c r="F14" s="13">
+        <v>490</v>
+      </c>
+    </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="A3:F3"/>
     <mergeCell ref="A4:F4"/>
     <mergeCell ref="A5:F5"/>
     <mergeCell ref="A6:F6"/>
     <mergeCell ref="A7:F7"/>
     <mergeCell ref="A9:F9"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D11" r:id="rId_hyperlink_1"/>
     <hyperlink ref="D12" r:id="rId_hyperlink_2"/>
     <hyperlink ref="D13" r:id="rId_hyperlink_3"/>
+    <hyperlink ref="D14" r:id="rId_hyperlink_4"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://iv-trikotage.ru/</dc:creator>
+  <dc:creator>https://krasnoyarsk.iv-trikotage.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://iv-trikotage.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://krasnoyarsk.iv-trikotage.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>