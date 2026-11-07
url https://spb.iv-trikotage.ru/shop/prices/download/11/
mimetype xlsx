--- v1 (2026-09-20)
+++ v2 (2026-11-07)
@@ -59,78 +59,78 @@
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (₽)</t>
   </si>
   <si>
     <t>ЖП 024</t>
   </si>
   <si>
     <t>Пижама женская ЖП 024 (розовый+принт арбузы) 54</t>
   </si>
   <si>
-    <t>https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427</t>
+    <t>https://spb.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427</t>
   </si>
   <si>
     <t>Есть</t>
   </si>
   <si>
     <t>ЖП 069</t>
   </si>
   <si>
     <t>Женская пижама ЖП 069 (мишки на горчичном) 54</t>
   </si>
   <si>
-    <t>https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
+    <t>https://spb.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680</t>
   </si>
   <si>
     <t>Т 380</t>
   </si>
   <si>
     <t>Туника Т 380 (темно-синий) 42</t>
   </si>
   <si>
-    <t>https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/</t>
+    <t>https://spb.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/</t>
   </si>
   <si>
     <t>Туника Т 380 (хаки) 44</t>
   </si>
   <si>
-    <t>https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088</t>
+    <t>https://spb.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="# ##0.00;[RED]-# ##0.00"/>
   </numFmts>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
     </font>
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="17"/>
@@ -504,51 +504,51 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://krasnoyarsk.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.iv-trikotage.ru/shop/domashnyaya-odezhda/pizhama-zhenskaya-zhp-024-rozovyy-print-arbuzy/?sku=52427" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.iv-trikotage.ru/shop/domashnyaya-odezhda/zhenskaya-pizhama-zhp-069-mishki-na-gorchichnom/?sku=54680" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-temno-siniy/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://spb.iv-trikotage.ru/shop/dlya-zhenschin/tuniki/tunika-t-380-khaki/?sku=49088" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F14"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F14" sqref="F14"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="5" customWidth="true" style="0"/>
     <col min="2" max="2" width="20" customWidth="true" style="0"/>
     <col min="3" max="3" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="12" customWidth="true" style="0"/>
     <col min="4" max="4" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
@@ -760,36 +760,36 @@
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Прайс-лист</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft Corporation</Company>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>https://krasnoyarsk.iv-trikotage.ru/</dc:creator>
+  <dc:creator>https://spb.iv-trikotage.ru/</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Документ Office 2007 XLSX</dc:title>
-  <dc:description>Этот документ был сгенерирован на сайте https://krasnoyarsk.iv-trikotage.ru/</dc:description>
+  <dc:description>Этот документ был сгенерирован на сайте https://spb.iv-trikotage.ru/</dc:description>
   <dc:subject>Прайс-лист</dc:subject>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>